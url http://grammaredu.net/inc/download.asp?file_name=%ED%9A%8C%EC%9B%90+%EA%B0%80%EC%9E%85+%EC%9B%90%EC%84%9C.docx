--- v0 (2025-10-20)
+++ v1 (2026-05-26)
@@ -1,4428 +1,2636 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes" ?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"  /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"  /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"  /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:wvml="urn:schemas-microsoft-com:office:word">
   <w:body>
-    <w:p w14:paraId="417D5E1A" w14:textId="77777777" w:rsidR="00454BC3" w:rsidRDefault="00BB5D55" w:rsidP="00B25C31">
+    <w:bookmarkStart w:id="0" w:name="_top"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="0"/>
+        <w:widowControl w:val="off"/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_top"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
         </w:rPr>
         <w:t xml:space="preserve">회원번호 : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018FDACC" w14:textId="77777777" w:rsidR="00454BC3" w:rsidRDefault="00BB5D55">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a3"/>
-        <w:wordWrap/>
+        <w:pStyle w:val="0"/>
+        <w:widowControl w:val="off"/>
+        <w:wordWrap w:val="1"/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>한국문법교육학회 입회원서</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>(개인용)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C9854D" w14:textId="77777777" w:rsidR="00454BC3" w:rsidRDefault="00454BC3">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="0"/>
+        <w:widowControl w:val="off"/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C0B8F7F" w14:textId="77777777" w:rsidR="00454BC3" w:rsidRDefault="00BB5D55">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a3"/>
-        <w:wordWrap/>
+        <w:pStyle w:val="0"/>
+        <w:widowControl w:val="off"/>
+        <w:wordWrap w:val="1"/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>본인은 귀 학회의 취지에 찬동하여 입회를 원합니다.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628CED23" w14:textId="77777777" w:rsidR="00454BC3" w:rsidRDefault="00BB5D55">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a3"/>
-        <w:wordWrap/>
+        <w:pStyle w:val="0"/>
+        <w:widowControl w:val="off"/>
+        <w:wordWrap w:val="1"/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                        20   년     월      일</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537252D2" w14:textId="77777777" w:rsidR="00454BC3" w:rsidRDefault="00454BC3">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a3"/>
-        <w:wordWrap/>
+        <w:pStyle w:val="0"/>
+        <w:widowControl w:val="off"/>
+        <w:wordWrap w:val="1"/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63E02CD6" w14:textId="77777777" w:rsidR="00454BC3" w:rsidRDefault="00BB5D55">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="a3"/>
-        <w:wordWrap/>
+        <w:pStyle w:val="0"/>
+        <w:widowControl w:val="off"/>
+        <w:wordWrap w:val="1"/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">            신청인</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">        (인) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="8513" w:type="dxa"/>
-        <w:tblInd w:w="28" w:type="dxa"/>
+        <w:tblW w:w="8446" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="3"/>
+          <w:left w:val="single" w:color="000000" w:sz="3"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+          <w:right w:val="single" w:color="000000" w:sz="3"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="496"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="544"/>
+        <w:gridCol w:w="494"/>
+        <w:gridCol w:w="1060"/>
+        <w:gridCol w:w="910"/>
+        <w:gridCol w:w="1388"/>
+        <w:gridCol w:w="644"/>
+        <w:gridCol w:w="641"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="539"/>
         <w:gridCol w:w="102"/>
-        <w:gridCol w:w="2216"/>
+        <w:gridCol w:w="2195"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00454BC3" w14:paraId="485827ED" w14:textId="77777777" w:rsidTr="00481533">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="583"/>
+          <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...10 lines deleted...]
-              <w:wordWrap/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
               <w:ind w:firstLine="100"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
                 <w:b/>
               </w:rPr>
               <w:t>이 름</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="916" w:type="dxa"/>
-[...17 lines deleted...]
-              <w:contextualSpacing/>
+            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
                 <w:b/>
               </w:rPr>
               <w:t>한 글</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6032" w:type="dxa"/>
+            <w:tcW w:w="5983" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...14 lines deleted...]
-              <w:contextualSpacing/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
               </w:rPr>
               <w:t xml:space="preserve">                           (漢字 :                    )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00454BC3" w14:paraId="5BBBDA3D" w14:textId="77777777" w:rsidTr="00481533">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="583"/>
+          <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...34 lines deleted...]
-              <w:contextualSpacing/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
                 <w:b/>
               </w:rPr>
               <w:t>영 문</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6032" w:type="dxa"/>
+            <w:tcW w:w="5983" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...14 lines deleted...]
-              <w:contextualSpacing/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F845A0" w:rsidRPr="006869E4" w14:paraId="79E01022" w14:textId="77777777" w:rsidTr="00280C43">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="312"/>
+          <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-              <w:contextualSpacing/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
                 <w:b/>
               </w:rPr>
               <w:t>회원 구분</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2315" w:type="dxa"/>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체" w:hAnsi="굴림체" w:cs="굴림" w:hint="eastAsia"/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="17"/>
+              <w:widowControl w:val="off"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+              </w:pBdr>
+              <w:wordWrap w:val="1"/>
+              <w:snapToGrid w:val="off"/>
+              <w:spacing w:after="0" w:line="384"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>정회원[평생회원]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2316" w:type="dxa"/>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체" w:hAnsi="굴림체" w:cs="굴림" w:hint="eastAsia"/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="17"/>
+              <w:widowControl w:val="off"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+              </w:pBdr>
+              <w:wordWrap w:val="1"/>
+              <w:snapToGrid w:val="off"/>
+              <w:spacing w:after="0" w:line="384"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
                 <w:b/>
-                <w:bCs/>
-[...10 lines deleted...]
-            <w:tcW w:w="2316" w:type="dxa"/>
+              </w:rPr>
+              <w:t xml:space="preserve">정회원[연회원]  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체" w:hAnsi="굴림체" w:cs="굴림" w:hint="eastAsia"/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="17"/>
+              <w:widowControl w:val="off"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+              </w:pBdr>
+              <w:wordWrap w:val="1"/>
+              <w:snapToGrid w:val="off"/>
+              <w:spacing w:after="0" w:line="384"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>준회원※</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F845A0" w:rsidRPr="006869E4" w14:paraId="1B68CFFE" w14:textId="77777777" w:rsidTr="00280C43">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="327"/>
+          <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="17"/>
+              <w:widowControl w:val="off"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+              </w:pBdr>
+              <w:wordWrap w:val="1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="굴림체"/>
+              </w:rPr>
+              <w:t>(       )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="17"/>
+              <w:widowControl w:val="off"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+              </w:pBdr>
+              <w:wordWrap w:val="1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="굴림체"/>
+              </w:rPr>
+              <w:t>(       )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="17"/>
+              <w:widowControl w:val="off"/>
+              <w:pBdr>
+                <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+                <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+                <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+                <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+              </w:pBdr>
+              <w:wordWrap w:val="1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="굴림체"/>
+              </w:rPr>
+              <w:t>(       )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="596"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1554" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
+              <w:ind w:firstLine="100"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
                 <w:b/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-            <w:tcW w:w="2315" w:type="dxa"/>
+              <w:t>주 소</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="굴림체"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>자택</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5983" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="596"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...15 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="굴림체"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>직장</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5983" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F845A0">
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="596"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1554" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
+              <w:ind w:firstLine="100"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
-              </w:rPr>
-[...23 lines deleted...]
-              <w:contextualSpacing/>
+                <w:b/>
+              </w:rPr>
+              <w:t>소 속</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="굴림체"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>직장명</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2673" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F845A0">
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="굴림체"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>직위</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
-              </w:rPr>
-[...34 lines deleted...]
-            </w:r>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00454BC3" w14:paraId="602CD74E" w14:textId="77777777" w:rsidTr="00280C43">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="583"/>
+          <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...10 lines deleted...]
-              <w:wordWrap/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
               <w:ind w:firstLine="100"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
                 <w:b/>
               </w:rPr>
-              <w:t>주 소</w:t>
-[...308 lines deleted...]
-              </w:rPr>
               <w:t>학 력</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="916" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:wordWrap/>
+            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="굴림"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>학사</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6032" w:type="dxa"/>
+            <w:tcW w:w="5983" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...9 lines deleted...]
-              <w:wordWrap/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
-              <w:contextualSpacing/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림" w:eastAsia="굴림"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t xml:space="preserve">          대학교              대학                과 (졸업 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>․</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림" w:eastAsia="굴림"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t xml:space="preserve"> 수료)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00454BC3" w14:paraId="78FFD932" w14:textId="77777777" w:rsidTr="00280C43">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="583"/>
+          <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...29 lines deleted...]
-              <w:wordWrap/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="굴림"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>석사</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6032" w:type="dxa"/>
+            <w:tcW w:w="5983" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...9 lines deleted...]
-              <w:wordWrap/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
-              <w:contextualSpacing/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림" w:eastAsia="굴림"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t xml:space="preserve">          대학교             대학원               과 (졸업 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>․</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림" w:eastAsia="굴림"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t xml:space="preserve"> 수료)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00454BC3" w14:paraId="28FAA916" w14:textId="77777777" w:rsidTr="00280C43">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="583"/>
+          <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...29 lines deleted...]
-              <w:wordWrap/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="굴림"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>박사</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6032" w:type="dxa"/>
+            <w:tcW w:w="5983" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...9 lines deleted...]
-              <w:wordWrap/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
-              <w:contextualSpacing/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림" w:eastAsia="굴림"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t xml:space="preserve">          대학교             대학원               과 (졸업 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>․</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림" w:eastAsia="굴림"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t xml:space="preserve"> 수료)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00454BC3" w14:paraId="5A169D68" w14:textId="77777777" w:rsidTr="00280C43">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1210"/>
+          <w:trHeight w:val="1236"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...10 lines deleted...]
-              <w:wordWrap/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
               <w:ind w:firstLine="100"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
                 <w:b/>
               </w:rPr>
               <w:t>논 저</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6949" w:type="dxa"/>
+            <w:tcW w:w="6893" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-              <w:contextualSpacing/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1. 학위 논문:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D71346E" w14:textId="77777777" w:rsidR="00454BC3" w:rsidRDefault="00BB5D55" w:rsidP="00F845A0">
-[...4 lines deleted...]
-              <w:contextualSpacing/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AF52844" w14:textId="77777777" w:rsidR="00454BC3" w:rsidRDefault="00BB5D55" w:rsidP="00F845A0">
-[...4 lines deleted...]
-              <w:contextualSpacing/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00454BC3" w14:paraId="35D35E9A" w14:textId="77777777" w:rsidTr="00280C43">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="583"/>
+          <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcW w:w="494" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...10 lines deleted...]
-              <w:wordWrap/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
               <w:ind w:firstLine="100"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="굴림체"/>
                 <w:b/>
               </w:rPr>
               <w:t>연</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E553528" w14:textId="77777777" w:rsidR="00454BC3" w:rsidRDefault="00BB5D55" w:rsidP="00F845A0">
-[...2 lines deleted...]
-              <w:wordWrap/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
               <w:ind w:firstLine="100"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="굴림체"/>
                 <w:b/>
               </w:rPr>
               <w:t>락</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65E51DB7" w14:textId="77777777" w:rsidR="00454BC3" w:rsidRDefault="00BB5D55" w:rsidP="00F845A0">
-[...2 lines deleted...]
-              <w:wordWrap/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
               <w:ind w:firstLine="100"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="굴림체"/>
                 <w:b/>
               </w:rPr>
               <w:t>처</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:wordWrap/>
+            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
               <w:ind w:firstLine="100"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
                 <w:b/>
               </w:rPr>
               <w:t>자택 전화</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2965" w:type="dxa"/>
+            <w:tcW w:w="2942" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-              <w:contextualSpacing/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcW w:w="1114" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...12 lines deleted...]
-              <w:contextualSpacing/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
                 <w:b/>
               </w:rPr>
               <w:t>직장 전화</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:tcW w:w="2837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-              <w:contextualSpacing/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00454BC3" w14:paraId="6C3947A3" w14:textId="77777777" w:rsidTr="00280C43">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="583"/>
+          <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcW w:w="494" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...29 lines deleted...]
-              <w:wordWrap/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
               <w:ind w:firstLine="100"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="굴림체"/>
                 <w:b/>
               </w:rPr>
               <w:t>전자우편</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2965" w:type="dxa"/>
+            <w:tcW w:w="2942" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-              <w:contextualSpacing/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="1122" w:type="dxa"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...12 lines deleted...]
-              <w:contextualSpacing/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
                 <w:b/>
               </w:rPr>
               <w:t>이동 전화</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2861" w:type="dxa"/>
+            <w:tcW w:w="2837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-              <w:contextualSpacing/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00454BC3" w14:paraId="40D7373B" w14:textId="77777777" w:rsidTr="00280C43">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="583"/>
+          <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...10 lines deleted...]
-              <w:wordWrap/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:fill="f2f2f2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
+              <w:wordWrap w:val="1"/>
               <w:ind w:firstLine="100"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="굴림체"/>
                 <w:b/>
               </w:rPr>
               <w:t>기타</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6949" w:type="dxa"/>
+            <w:tcW w:w="6893" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...10 lines deleted...]
-              <w:contextualSpacing/>
+              <w:top w:val="single" w:color="000000" w:sz="3"/>
+              <w:left w:val="single" w:color="000000" w:sz="3"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="3"/>
+              <w:right w:val="single" w:color="000000" w:sz="3"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79CEC116" w14:textId="77777777" w:rsidR="00280C43" w:rsidRDefault="00280C43" w:rsidP="008F62B7">
+    <w:p>
       <w:pPr>
-        <w:tabs>
-[...42 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="2"/>
+        <w:widowControl w:val="off"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00466D35" w14:textId="06E42792" w:rsidR="008F62B7" w:rsidRPr="008F62B7" w:rsidRDefault="008F62B7" w:rsidP="00280C43">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="16"/>
+        <w:widowControl w:val="off"/>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="2" w:space="1"/>
+          <w:left w:val="none" w:color="000000" w:sz="2" w:space="4"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="1"/>
+          <w:right w:val="none" w:color="000000" w:sz="2" w:space="4"/>
+        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="276"/>
-[...921 lines deleted...]
-          <w:tab w:val="left" w:pos="24800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="276"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1044"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="10400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="11200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="12000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="12800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="13600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="14400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="15200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="16000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="16800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="17600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="18400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="19200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="20000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="20800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="21600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="22400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="23200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="24000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="24800"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="318" w:hanging="318"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="굴림체"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">입회비: 1만원  / 연회비: 정회원  3만원, 기관회원 10만원 / 평생회비:  30만원 </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="005B078E" w:rsidRPr="008F62B7">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="16"/>
+        <w:widowControl w:val="off"/>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="2" w:space="1"/>
+          <w:left w:val="none" w:color="000000" w:sz="2" w:space="4"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="1"/>
+          <w:right w:val="none" w:color="000000" w:sz="2" w:space="4"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="276"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1044"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="10400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="11200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="12000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="12800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="13600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="14400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="15200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="16000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="16800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="17600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="18400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="19200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="20000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="20800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="21600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="22400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="23200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="24000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="24800"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="318" w:hanging="318"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="굴림체"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           (학회 대표 계좌: 우체국 012542-01-003199   예금주: 한국문법교육학회)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:widowControl w:val="off"/>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="2" w:space="1"/>
+          <w:left w:val="none" w:color="000000" w:sz="2" w:space="4"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="1"/>
+          <w:right w:val="none" w:color="000000" w:sz="2" w:space="4"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="276"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1044"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="10400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="11200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="12000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="12800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="13600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="14400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="15200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="16000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="16800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="17600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="18400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="19200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="20000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="20800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="21600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="22400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="23200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="24000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="24800"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="318" w:right="200" w:hanging="318"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="굴림체"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 준회원의 요건은 석사 재학 중 혹은 박사 과정의 수료 전의 입회인으로 입회비와 연회비 납부 없이 입회원서 제출 후 승인을 받으시면 됩니다. 준회원으로 학술지에 투고하시는 경우 게재가 확정되면 정회원으로 자동 승인되며 정회원으로서 입회비와 연회비를 납부해 주시면 됩니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:widowControl w:val="off"/>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="2" w:space="1"/>
+          <w:left w:val="none" w:color="000000" w:sz="2" w:space="4"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="1"/>
+          <w:right w:val="none" w:color="000000" w:sz="2" w:space="4"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="276"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1044"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="10400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="11200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="12000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="12800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="13600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="14400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="15200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="16000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="16800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="17600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="18400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="19200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="20000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="20800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="21600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="22400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="23200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="24000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="24800"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="318" w:right="200" w:hanging="318"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="굴림체"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 준회원으로 입회하시는 분께서는 증빙으로 재학(재적)증명서(제출일로부터 3개월 이내 발급)도 함께 제출해 주시기 바랍니다. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="16"/>
+        <w:widowControl w:val="off"/>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="2" w:space="1"/>
+          <w:left w:val="none" w:color="000000" w:sz="2" w:space="4"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="1"/>
+          <w:right w:val="none" w:color="000000" w:sz="2" w:space="4"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="276"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1044"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="10400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="11200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="12000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="12800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="13600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="14400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="15200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="16000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="16800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="17600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="18400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="19200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="20000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="20800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="21600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="22400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="23200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="24000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="24800"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="318" w:hanging="318"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="굴림체"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>보내실 곳 : (28137) 충청북도 청주시 흥덕구 강내면 태성탑연로 250 한국교원대학교 인문과학관 218호 (박형우 교수 연구실) 내 한국문법교육학회</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:widowControl w:val="off"/>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="2" w:space="1"/>
+          <w:left w:val="none" w:color="000000" w:sz="2" w:space="4"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="1"/>
+          <w:right w:val="none" w:color="000000" w:sz="2" w:space="4"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="276"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1044"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="10400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="11200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="12000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="12800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="13600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="14400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="15200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="16000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="16800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="17600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="18400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="19200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="20000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="20800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="21600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="22400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="23200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="24000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="24800"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="318" w:right="200" w:hanging="318"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="굴림체"/>
+        </w:rPr>
+        <w:t>전자우편 : grammar_edu@naver.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="16"/>
+        <w:widowControl w:val="off"/>
+        <w:pBdr>
+          <w:top w:val="none" w:color="000000" w:sz="2" w:space="1"/>
+          <w:left w:val="none" w:color="000000" w:sz="2" w:space="4"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="1"/>
+          <w:right w:val="none" w:color="000000" w:sz="2" w:space="4"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="276"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1044"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="10400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="11200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="12000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="12800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="13600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="14400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="15200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="16000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="16800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="17600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="18400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="19200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="20000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="20800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="21600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="22400"/>
+          <w:tab w:val="left" w:leader="none" w:pos="23200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="24000"/>
+          <w:tab w:val="left" w:leader="none" w:pos="24800"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="318" w:hanging="318"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="굴림체"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 입회원서를 작성하시어 전자우편(또는 일반우편)으로 보내시고, 회비를 계좌로 송금해 주시면 영수증을 보내드리겠습니다.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:footnotePr>
+        <w:numFmt w:val="decimal"/>
+        <w:numRestart w:val="continuous"/>
+      </w:footnotePr>
       <w:endnotePr>
+        <w:pos w:val="docEnd"/>
         <w:numFmt w:val="decimal"/>
+        <w:numRestart w:val="continuous"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1984" w:right="1701" w:bottom="1701" w:left="1701" w:header="1134" w:footer="850" w:gutter="0"/>
       <w:cols w:space="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...232 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:wvml="urn:schemas-microsoft-com:office:word">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:stylePaneFormatFilter w:val="0001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneFormatFilter w:val="0001"/>
   <w:defaultTabStop w:val="800"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
-[...11 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...63 lines deleted...]
-  <w15:docId w15:val="{4B4ED7E9-5138-4311-A265-E922B7F76883}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...396 lines deleted...]
-    <w:qFormat/>
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:wvml="urn:schemas-microsoft-com:office:word">
+  <w:style w:type="paragraph" w:styleId="0" w:default="1">
+    <w:name w:val="바탕글"/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...35 lines deleted...]
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="off"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="2" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
       </w:pBdr>
       <w:wordWrap w:val="0"/>
-      <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-      <w:ind w:firstLine="400"/>
+      <w:autoSpaceDE w:val="off"/>
+      <w:autoSpaceDN w:val="off"/>
+      <w:snapToGrid w:val="off"/>
+      <w:spacing w:before="0" w:after="0" w:line="384" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="400"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="한양신명조" w:eastAsia="한양신명조"/>
       <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="본문"/>
     <w:uiPriority w:val="1"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="off"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="2" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
       </w:pBdr>
       <w:wordWrap w:val="0"/>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:snapToGrid w:val="0"/>
+      <w:autoSpaceDE w:val="off"/>
+      <w:autoSpaceDN w:val="off"/>
+      <w:snapToGrid w:val="off"/>
       <w:spacing w:before="85" w:after="85" w:line="396" w:lineRule="auto"/>
-      <w:ind w:left="350" w:right="350"/>
+      <w:ind w:left="350" w:right="350" w:firstLine="0"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="한양신명조" w:eastAsia="한양신명조"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="-5"/>
       <w:w w:val="95"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="개요 1"/>
     <w:uiPriority w:val="2"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="off"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="2" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
       </w:pBdr>
       <w:wordWrap w:val="0"/>
-      <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-      <w:ind w:left="149" w:hanging="149"/>
+      <w:autoSpaceDE w:val="off"/>
+      <w:autoSpaceDN w:val="off"/>
+      <w:snapToGrid w:val="off"/>
+      <w:spacing w:before="0" w:after="0" w:line="384" w:lineRule="auto"/>
+      <w:ind w:left="149" w:right="0" w:hanging="149"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="한양신명조" w:eastAsia="한양신명조"/>
       <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="개요 2"/>
     <w:uiPriority w:val="3"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="off"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="2" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
       </w:pBdr>
       <w:wordWrap w:val="0"/>
-      <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-      <w:ind w:left="349" w:hanging="149"/>
+      <w:autoSpaceDE w:val="off"/>
+      <w:autoSpaceDN w:val="off"/>
+      <w:snapToGrid w:val="off"/>
+      <w:spacing w:before="0" w:after="0" w:line="384" w:lineRule="auto"/>
+      <w:ind w:left="349" w:right="0" w:hanging="149"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="한양신명조" w:eastAsia="한양신명조"/>
       <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="개요 3"/>
     <w:uiPriority w:val="4"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="off"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="2" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
       </w:pBdr>
       <w:wordWrap w:val="0"/>
-      <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-      <w:ind w:left="549" w:hanging="149"/>
+      <w:autoSpaceDE w:val="off"/>
+      <w:autoSpaceDN w:val="off"/>
+      <w:snapToGrid w:val="off"/>
+      <w:spacing w:before="0" w:after="0" w:line="384" w:lineRule="auto"/>
+      <w:ind w:left="549" w:right="0" w:hanging="149"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="한양신명조" w:eastAsia="한양신명조"/>
       <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="개요 4"/>
     <w:uiPriority w:val="5"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="off"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="2" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
       </w:pBdr>
       <w:wordWrap w:val="0"/>
-      <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-      <w:ind w:left="749" w:hanging="149"/>
+      <w:autoSpaceDE w:val="off"/>
+      <w:autoSpaceDN w:val="off"/>
+      <w:snapToGrid w:val="off"/>
+      <w:spacing w:before="0" w:after="0" w:line="384" w:lineRule="auto"/>
+      <w:ind w:left="749" w:right="0" w:hanging="149"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="한양신명조" w:eastAsia="한양신명조"/>
       <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="개요 5"/>
     <w:uiPriority w:val="6"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="off"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="2" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
       </w:pBdr>
       <w:wordWrap w:val="0"/>
-      <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-      <w:ind w:left="949" w:hanging="149"/>
+      <w:autoSpaceDE w:val="off"/>
+      <w:autoSpaceDN w:val="off"/>
+      <w:snapToGrid w:val="off"/>
+      <w:spacing w:before="0" w:after="0" w:line="384" w:lineRule="auto"/>
+      <w:ind w:left="949" w:right="0" w:hanging="149"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="한양신명조" w:eastAsia="한양신명조"/>
       <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="개요 6"/>
     <w:uiPriority w:val="7"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="off"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="2" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
       </w:pBdr>
       <w:wordWrap w:val="0"/>
-      <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-      <w:ind w:left="1149" w:hanging="149"/>
+      <w:autoSpaceDE w:val="off"/>
+      <w:autoSpaceDN w:val="off"/>
+      <w:snapToGrid w:val="off"/>
+      <w:spacing w:before="0" w:after="0" w:line="384" w:lineRule="auto"/>
+      <w:ind w:left="1149" w:right="0" w:hanging="149"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="한양신명조" w:eastAsia="한양신명조"/>
       <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7">
+  <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="개요 7"/>
     <w:uiPriority w:val="8"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="off"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="2" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
       </w:pBdr>
       <w:wordWrap w:val="0"/>
-      <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-      <w:ind w:left="1349" w:hanging="149"/>
+      <w:autoSpaceDE w:val="off"/>
+      <w:autoSpaceDN w:val="off"/>
+      <w:snapToGrid w:val="off"/>
+      <w:spacing w:before="0" w:after="0" w:line="384" w:lineRule="auto"/>
+      <w:ind w:left="1349" w:right="0" w:hanging="149"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="한양신명조" w:eastAsia="한양신명조"/>
       <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="쪽 번호"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="off"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="2" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
       </w:pBdr>
       <w:wordWrap w:val="0"/>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="384" w:lineRule="auto"/>
+      <w:autoSpaceDE w:val="off"/>
+      <w:autoSpaceDN w:val="off"/>
+      <w:snapToGrid w:val="off"/>
+      <w:spacing w:before="0" w:after="0" w:line="384" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="한양견고딕" w:eastAsia="한양견고딕"/>
       <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="10">
     <w:name w:val="머리말"/>
     <w:uiPriority w:val="10"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="off"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="2" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="806"/>
-[...18 lines deleted...]
-        <w:tab w:val="left" w:pos="16934"/>
+        <w:tab w:val="left" w:leader="none" w:pos="806"/>
+        <w:tab w:val="left" w:leader="none" w:pos="1613"/>
+        <w:tab w:val="left" w:leader="none" w:pos="2419"/>
+        <w:tab w:val="left" w:leader="none" w:pos="3226"/>
+        <w:tab w:val="left" w:leader="none" w:pos="4032"/>
+        <w:tab w:val="left" w:leader="none" w:pos="4838"/>
+        <w:tab w:val="left" w:leader="none" w:pos="5645"/>
+        <w:tab w:val="left" w:leader="none" w:pos="6451"/>
+        <w:tab w:val="left" w:leader="none" w:pos="7258"/>
+        <w:tab w:val="left" w:leader="none" w:pos="8064"/>
+        <w:tab w:val="left" w:leader="none" w:pos="8870"/>
+        <w:tab w:val="left" w:leader="none" w:pos="10483"/>
+        <w:tab w:val="left" w:leader="none" w:pos="11290"/>
+        <w:tab w:val="left" w:leader="none" w:pos="12096"/>
+        <w:tab w:val="left" w:leader="none" w:pos="12902"/>
+        <w:tab w:val="left" w:leader="none" w:pos="13709"/>
+        <w:tab w:val="left" w:leader="none" w:pos="14515"/>
+        <w:tab w:val="left" w:leader="none" w:pos="15322"/>
+        <w:tab w:val="left" w:leader="none" w:pos="16128"/>
+        <w:tab w:val="left" w:leader="none" w:pos="16934"/>
       </w:tabs>
-      <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-      <w:ind w:right="200"/>
+      <w:wordWrap w:val="1"/>
+      <w:autoSpaceDE w:val="off"/>
+      <w:autoSpaceDN w:val="off"/>
+      <w:snapToGrid w:val="off"/>
+      <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="200" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="한양중고딕" w:eastAsia="한양중고딕"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="11">
     <w:name w:val="각주"/>
     <w:uiPriority w:val="11"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="off"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="2" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
       </w:pBdr>
       <w:wordWrap w:val="0"/>
-      <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-      <w:ind w:left="264" w:hanging="264"/>
+      <w:autoSpaceDE w:val="off"/>
+      <w:autoSpaceDN w:val="off"/>
+      <w:snapToGrid w:val="off"/>
+      <w:spacing w:before="0" w:after="0" w:line="312" w:lineRule="auto"/>
+      <w:ind w:left="264" w:right="0" w:hanging="264"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="한양신명조" w:eastAsia="한양신명조"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="12">
     <w:name w:val="그림캡션"/>
     <w:uiPriority w:val="12"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="off"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="2" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
       </w:pBdr>
       <w:wordWrap w:val="0"/>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="384" w:lineRule="auto"/>
+      <w:autoSpaceDE w:val="off"/>
+      <w:autoSpaceDN w:val="off"/>
+      <w:snapToGrid w:val="off"/>
+      <w:spacing w:before="0" w:after="0" w:line="384" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="한양중고딕" w:eastAsia="한양중고딕"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="13">
     <w:name w:val="표캡션"/>
     <w:uiPriority w:val="13"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="off"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="2" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
       </w:pBdr>
       <w:wordWrap w:val="0"/>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="384" w:lineRule="auto"/>
+      <w:autoSpaceDE w:val="off"/>
+      <w:autoSpaceDN w:val="off"/>
+      <w:snapToGrid w:val="off"/>
+      <w:spacing w:before="0" w:after="0" w:line="384" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="한양중고딕" w:eastAsia="한양중고딕"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aa">
+  <w:style w:type="paragraph" w:styleId="14">
     <w:name w:val="수식캡션"/>
     <w:uiPriority w:val="14"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="off"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="2" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
       </w:pBdr>
       <w:wordWrap w:val="0"/>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="384" w:lineRule="auto"/>
+      <w:autoSpaceDE w:val="off"/>
+      <w:autoSpaceDN w:val="off"/>
+      <w:snapToGrid w:val="off"/>
+      <w:spacing w:before="0" w:after="0" w:line="384" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="한양중고딕" w:eastAsia="한양중고딕"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="15">
     <w:name w:val="찾아보기"/>
     <w:uiPriority w:val="15"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="off"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="2" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="322"/>
+        <w:tab w:val="left" w:leader="none" w:pos="322"/>
         <w:tab w:val="left" w:leader="middleDot" w:pos="3730"/>
       </w:tabs>
       <w:wordWrap w:val="0"/>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="384" w:lineRule="auto"/>
+      <w:autoSpaceDE w:val="off"/>
+      <w:autoSpaceDN w:val="off"/>
+      <w:snapToGrid w:val="off"/>
+      <w:spacing w:before="0" w:after="0" w:line="384" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="한양신명조" w:eastAsia="한양신명조"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9">
+  <w:style w:type="paragraph" w:styleId="16">
     <w:name w:val="각주내용(신명조9)"/>
+    <w:uiPriority w:val="16"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:widowControl w:val="off"/>
       <w:pBdr>
-        <w:top w:val="none" w:sz="2" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:sz="2" w:space="0" w:color="000000"/>
+        <w:top w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="2" w:space="0"/>
       </w:pBdr>
       <w:wordWrap w:val="0"/>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+      <w:autoSpaceDE w:val="off"/>
+      <w:autoSpaceDN w:val="off"/>
+      <w:snapToGrid w:val="off"/>
+      <w:spacing w:before="0" w:after="0" w:line="336" w:lineRule="auto"/>
       <w:ind w:left="600" w:right="200" w:hanging="400"/>
+      <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="한양신명조" w:eastAsia="한양신명조"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
-[...5 lines deleted...]
-    <w:rsid w:val="00C353FB"/>
+  <w:style w:type="paragraph" w:styleId="17">
+    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="17"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:snapToGrid w:val="0"/>
+      <w:widowControl w:val="off"/>
+      <w:pBdr>
+        <w:top w:val="none" w:color="000000" w:sz="2" w:space="1"/>
+        <w:left w:val="none" w:color="000000" w:sz="2" w:space="4"/>
+        <w:bottom w:val="none" w:color="000000" w:sz="2" w:space="1"/>
+        <w:right w:val="none" w:color="000000" w:sz="2" w:space="4"/>
+      </w:pBdr>
+      <w:wordWrap w:val="0"/>
+      <w:autoSpaceDE w:val="off"/>
+      <w:autoSpaceDN w:val="off"/>
+      <w:snapToGrid/>
+      <w:spacing w:before="0" w:after="160" w:line="256" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...34 lines deleted...]
-    <w:rsid w:val="008F62B7"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-[...12 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...393 lines deleted...]
-</a:theme>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes" ?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"  /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"  /></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ep:Properties xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ep="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <ep:Application>Hancom Office Hanword</ep:Application>
+  <ep:AppVersion>12.3</ep:AppVersion>
+</ep:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>문법교육학회 입회원서</dc:title>
   <dc:creator>문법교육학회</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>0501.0001.01</cp:version>
 </cp:coreProperties>
 </file>